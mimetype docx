--- v0 (2025-12-16)
+++ v1 (2026-04-23)
@@ -4,135 +4,135 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C31851" w:rsidRDefault="00C31851">
+    <w:p w14:paraId="669C184D" w14:textId="77777777" w:rsidR="00C31851" w:rsidRDefault="00C31851">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31851" w:rsidRPr="0039251E" w:rsidRDefault="002A1859">
+    <w:p w14:paraId="0D5D2328" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="0039251E" w:rsidRDefault="002A1859">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039251E">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Gesuch um Befreiung von der Feuerwehrersatzabgabe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00C31851">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00DB1C23" w:rsidP="002A1859">
+    <w:p w14:paraId="491A7F8F" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00C31851">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189C7C79" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00970DFC" w:rsidP="002A1859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           </w:rPr>
           <w:id w:val="498934810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>für Bezügerinnen und Bezüger einer ganzen Invalidenrente (ab 70 %) oder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00DB1C23" w:rsidP="002A1859">
+    <w:p w14:paraId="465FFA89" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00970DFC" w:rsidP="002A1859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           </w:rPr>
           <w:id w:val="855614399"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
@@ -141,279 +141,279 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A1859" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>für Personen, deren Behinderung sie bei der Leistung von aktivem Feuerwehrdienst wesentlich beeinträchtigt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00C31851">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="002A1859" w:rsidP="002A1859">
+    <w:p w14:paraId="6B1B25AB" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="00C31851">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B811167" w14:textId="77777777" w:rsidR="00C31851" w:rsidRPr="007507DC" w:rsidRDefault="002A1859" w:rsidP="002A1859">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach Art. </w:t>
       </w:r>
       <w:r w:rsidR="00B43FD2">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Reglements für die öffentliche Sicherheit vom 16.03.2016 </w:t>
       </w:r>
       <w:r w:rsidR="00B43FD2">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve">leisten Dienstpflichtige, die nicht zum aktiven Feuerwehrdienst eingeteilt werden, vom </w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>22. bis 52. Altersjahr</w:t>
       </w:r>
       <w:r w:rsidR="0039251E" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B43FD2">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>eine Ersatzabgabe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
-[...6 lines deleted...]
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
+    <w:p w14:paraId="71854EB1" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2228D7EF" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Personalien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
-[...6 lines deleted...]
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
+    <w:p w14:paraId="13F0BA94" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="002A1859">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15326F93" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Name / Vorname</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000432D8" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
+    <w:p w14:paraId="4AEF0988" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
+    <w:p w14:paraId="4F4D89E9" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000432D8" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="0039251E">
+    <w:p w14:paraId="6CB091E0" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="0039251E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
+    <w:p w14:paraId="4CD91D3C" w14:textId="77777777" w:rsidR="0039251E" w:rsidRPr="007507DC" w:rsidRDefault="0039251E" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Versicherten-Nr. / Geb. Dat.</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000432D8" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="000432D8" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00AC14B7">
+    <w:p w14:paraId="40435F23" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00AC14B7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
+    <w:p w14:paraId="73A5A178" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6140B" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00C6140B">
+    <w:p w14:paraId="34307E0B" w14:textId="77777777" w:rsidR="00C6140B" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00C6140B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="4395"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Steuerzahlen (letzte Veranlagung)</w:t>
       </w:r>
       <w:r w:rsidR="00C6140B" w:rsidRPr="00C6140B">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
@@ -424,235 +424,235 @@
       <w:r w:rsidR="00C6140B" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte Kopie der </w:t>
       </w:r>
       <w:r w:rsidR="00C6140B">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>letzten Veranlagungsverfügung</w:t>
       </w:r>
       <w:r w:rsidR="00C6140B" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> als Beweismittel beilegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
+    <w:p w14:paraId="436032CE" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
+    <w:p w14:paraId="5C89D543" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00181950">
+    <w:p w14:paraId="2EC74FAC" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Steuerpflichtiges Einkommen</w:t>
       </w:r>
       <w:r w:rsidR="00181950" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181950" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
+    <w:p w14:paraId="2F483547" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00181950">
+    <w:p w14:paraId="0030BCB0" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Steuerpflichtiges Vermögen</w:t>
       </w:r>
       <w:r w:rsidR="00181950" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181950" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
+    <w:p w14:paraId="68C361E2" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00AC14B7" w:rsidP="000432D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="2A8F12EA" w14:textId="77777777" w:rsidR="00AC14B7" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Anmerkung: Wer ein steuerbares Einkommen von über Fr. 100'000.00 ausweist oder über ein steuerbares Vermögen von über 1 Mio. Franken verfügt, wird von der Bezahlung einer Ersatzabgabe nicht befreit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="4DD56DE1" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="0FE52689" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="6504086B" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Angaben für Rentenbezüger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="66C3E8FB" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="4111"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
+    <w:p w14:paraId="04CDC58C" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="5245"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Beziehen Sie eine Invalidenrente?</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -709,51 +709,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Invaliditätsgrad: </w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
+    <w:p w14:paraId="65202F99" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:pos="5245"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Beziehen Sie eine andere Rente?</w:t>
       </w:r>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -795,413 +795,407 @@
           </w:rPr>
           <w:id w:val="496544205"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007507DC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
+    <w:p w14:paraId="1ECEF313" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="001C031E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="right" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
+    <w:p w14:paraId="044FE85D" w14:textId="77777777" w:rsidR="00181950" w:rsidRPr="007507DC" w:rsidRDefault="00181950" w:rsidP="00181950">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="4395"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bitte Kopie der jeweiligen Verfügung als Beweismittel beilegen</w:t>
       </w:r>
       <w:r w:rsidR="007507DC" w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="0891DDB4" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:pos="4395"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
-[...6 lines deleted...]
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="5EF2F26B" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294ADD45" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Andere gesundheitliche Gründe für das Befreiungsgesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
-[...6 lines deleted...]
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="38177735" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77450F9B" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="2F74A7F8" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="295C95E9" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
-[...9 lines deleted...]
-    <w:p w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="5FEFC3B0" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C33320C" w14:textId="77777777" w:rsidR="007507DC" w:rsidRPr="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007507DC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bitte Arztzeugnis oder anderweitige Bestätigungen als Beweismittel beilegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+    <w:p w14:paraId="2313BA8C" w14:textId="77777777" w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
-[...19 lines deleted...]
-    <w:p w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="00A25B96">
+    <w:p w14:paraId="46E84B93" w14:textId="77777777" w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="007507DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A82184" w14:textId="77777777" w:rsidR="00A25B96" w:rsidRDefault="00A25B96" w:rsidP="007507DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451A99FF" w14:textId="77777777" w:rsidR="007507DC" w:rsidRDefault="007507DC" w:rsidP="00A25B96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A25B96">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift</w:t>
       </w:r>
       <w:r w:rsidR="00A25B96">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A25B96">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A25B96" w:rsidRDefault="00A25B96" w:rsidP="00A25B96">
+    <w:p w14:paraId="2892ABB2" w14:textId="77777777" w:rsidR="00A25B96" w:rsidRDefault="00A25B96" w:rsidP="00A25B96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A25B96" w:rsidRPr="00A25B96" w:rsidRDefault="00A25B96" w:rsidP="00A25B96">
+    <w:p w14:paraId="1DD1A043" w14:textId="77777777" w:rsidR="00A25B96" w:rsidRPr="00A25B96" w:rsidRDefault="00A25B96" w:rsidP="00A25B96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25B96">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Das Gesuch (inkl. Beilagen) ist an folgende Stelle einzureichen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A25B96" w:rsidRPr="007507DC" w:rsidRDefault="00DD7084" w:rsidP="00A25B96">
+    <w:p w14:paraId="0DFDE097" w14:textId="7B2831D6" w:rsidR="00A25B96" w:rsidRPr="007507DC" w:rsidRDefault="00E83CEF" w:rsidP="00A25B96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
+        <w:t xml:space="preserve">Gemeindeverwaltung Zollikofen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        </w:rPr>
         <w:t>Bereich Sicherheit</w:t>
       </w:r>
       <w:r w:rsidR="00A25B96" w:rsidRPr="00A25B96">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         </w:rPr>
-        <w:t>, z.</w:t>
-[...11 lines deleted...]
-        <w:t>H. Sicherheitskommission, Wahlackerstrasse 25, 3052 Zollikofen</w:t>
+        <w:t>, Wahlackerstrasse 25, 3052 Zollikofen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A25B96" w:rsidRPr="007507DC" w:rsidSect="00090356">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="1418" w:header="720" w:footer="327" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB1C23" w:rsidRDefault="00DB1C23">
+    <w:p w14:paraId="079A4378" w14:textId="77777777" w:rsidR="00970DFC" w:rsidRDefault="00970DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB1C23" w:rsidRDefault="00DB1C23">
+    <w:p w14:paraId="594F2E88" w14:textId="77777777" w:rsidR="00970DFC" w:rsidRDefault="00970DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0500000000000000"/>
     <w:charset w:val="00"/>
@@ -1228,198 +1222,198 @@
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E144C6" w:rsidRPr="00081208" w:rsidRDefault="00E144C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28438E8F" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRPr="00081208" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="70" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3119"/>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="1417"/>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="566"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E144C6">
+    <w:tr w:rsidR="00E144C6" w14:paraId="188705E9" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="42C0C690" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>Erstellt von (Autor), letztes Speicherdatum:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="788E4824" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>Pfad, Datei:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="05729860" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>Datum, Zeit / User</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="567" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="184C41C4" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>Version</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="566" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="4083BA18" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>Seite</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E144C6">
+    <w:tr w:rsidR="00E144C6" w14:paraId="3E7A0CDD" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="0EFA714C" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> AUTHOR \* CAPS \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00070B7E">
@@ -1437,114 +1431,114 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> SAVEDATE \@ "d. MMMM yyyy" \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="000D7AF0">
+          <w:r w:rsidR="00E83CEF">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="16"/>
             </w:rPr>
-            <w:t>15. Juni 2022</w:t>
+            <w:t>9. November 2022</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="38D9262F" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FILENAME \* LOWER\p \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00070B7E">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>\\zolliksrv107\programm\gemowinng\gmfx\checkout\zollikofen\246650\formular befreiungsgesuch iv.docx</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+        <w:p w14:paraId="7D9AAE0A" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PRINTDATE  \@ "dd.MM.yyyy HH:mm"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00070B7E">
@@ -1581,102 +1575,102 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00070B7E">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>tt</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="567" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="3213B516" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> REVNUM  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00070B7E">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="566" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="3916E5C8" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -1712,206 +1706,206 @@
             <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001C031E">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E144C6" w:rsidRPr="00081208" w:rsidRDefault="00E144C6">
+  <w:p w14:paraId="6B4C40A4" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRPr="00081208" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB1C23" w:rsidRDefault="00DB1C23">
+    <w:p w14:paraId="2010A520" w14:textId="77777777" w:rsidR="00970DFC" w:rsidRDefault="00970DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB1C23" w:rsidRDefault="00DB1C23">
+    <w:p w14:paraId="1E3923D0" w14:textId="77777777" w:rsidR="00970DFC" w:rsidRDefault="00970DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E144C6" w:rsidRPr="00883168" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58D485C9" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRPr="00883168" w:rsidRDefault="00E144C6" w:rsidP="00883168">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883168">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Gemeinde Zollikofen</w:t>
     </w:r>
     <w:r w:rsidRPr="00883168">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+  <w:p w14:paraId="6C1D564B" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+  <w:p w14:paraId="3C847920" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="70" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="8505"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E144C6">
+    <w:tr w:rsidR="00E144C6" w14:paraId="24AFF4AB" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1270"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="533AAE93" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:spacing w:before="570"/>
             <w:ind w:left="-70"/>
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Gemeinde</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8505" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00081208" w:rsidP="00D8016B">
+        <w:p w14:paraId="0D482B40" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00081208" w:rsidP="00D8016B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8435"/>
             </w:tabs>
             <w:ind w:left="-70"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:b/>
               <w:noProof/>
               <w:spacing w:val="24"/>
               <w:sz w:val="48"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26F6C993" wp14:editId="649FD648">
                 <wp:extent cx="1114425" cy="771525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -1935,165 +1929,167 @@
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00E144C6">
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:b/>
               <w:spacing w:val="24"/>
               <w:sz w:val="48"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00D8016B">
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Bereich Sicherheit</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+  <w:p w14:paraId="0D4A035D" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8016B"/>
     <w:rsid w:val="000432D8"/>
     <w:rsid w:val="00070B7E"/>
     <w:rsid w:val="00081208"/>
     <w:rsid w:val="00090356"/>
     <w:rsid w:val="000D7AF0"/>
     <w:rsid w:val="00181950"/>
     <w:rsid w:val="0018425C"/>
     <w:rsid w:val="001C031E"/>
     <w:rsid w:val="00222725"/>
     <w:rsid w:val="002A1859"/>
     <w:rsid w:val="002E0EFF"/>
     <w:rsid w:val="00390143"/>
     <w:rsid w:val="0039251E"/>
     <w:rsid w:val="005C4ACD"/>
     <w:rsid w:val="006B77ED"/>
     <w:rsid w:val="007507DC"/>
     <w:rsid w:val="00827AE2"/>
     <w:rsid w:val="00883168"/>
+    <w:rsid w:val="009515AE"/>
+    <w:rsid w:val="00970DFC"/>
     <w:rsid w:val="0097412A"/>
     <w:rsid w:val="00A25B96"/>
     <w:rsid w:val="00A46873"/>
     <w:rsid w:val="00AC14B7"/>
     <w:rsid w:val="00AC482F"/>
     <w:rsid w:val="00B43FD2"/>
     <w:rsid w:val="00B85DFB"/>
     <w:rsid w:val="00C31851"/>
     <w:rsid w:val="00C6140B"/>
     <w:rsid w:val="00CE2A62"/>
     <w:rsid w:val="00D8016B"/>
-    <w:rsid w:val="00DB1C23"/>
     <w:rsid w:val="00DD7084"/>
     <w:rsid w:val="00E144C6"/>
+    <w:rsid w:val="00E83CEF"/>
     <w:rsid w:val="00F40C11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F3A2084"/>
+  <w14:docId w14:val="2207FED8"/>
   <w15:docId w15:val="{EE0011AB-3BA5-4336-810E-42424D5C46C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2418,50 +2414,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2505,51 +2502,51 @@
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="005C4ACD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="005C4ACD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2812,81 +2809,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7387AF0D-F6BB-4E4E-88D9-BA4D4BDA77B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C581A1E-744B-4A21-BAA9-14AAD57DBA3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>196</Words>
-  <Characters>1236</Characters>
+  <Characters>1238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gemeinde Zollikofen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeinde Zollikofen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1430</CharactersWithSpaces>
+  <CharactersWithSpaces>1432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gemeinde Zollikofen</dc:title>
   <dc:subject>Dokumentvorlage</dc:subject>
   <dc:creator>Katja Schönholzer</dc:creator>
   <dc:description>nicht löschen</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>