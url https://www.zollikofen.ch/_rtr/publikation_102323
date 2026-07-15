--- v0 (2025-12-16)
+++ v1 (2026-07-15)
@@ -4,72 +4,72 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="009E1DCB" w:rsidP="00206BAC">
+    <w:p w14:paraId="65EA50CD" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="009E1DCB" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Parlamentarischer Vorstoss</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E1DCB" w:rsidRPr="00017E08" w:rsidRDefault="00BC4ECC" w:rsidP="0013186B">
+    <w:p w14:paraId="692AA47B" w14:textId="77777777" w:rsidR="009E1DCB" w:rsidRPr="00017E08" w:rsidRDefault="00527958" w:rsidP="0013186B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1693798549"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00780D4B" w:rsidRPr="00017E08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009E1DCB" w:rsidRPr="00017E08">
         <w:t xml:space="preserve"> Motion</w:t>
       </w:r>
@@ -77,51 +77,51 @@
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-404913031"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0013186B" w:rsidRPr="00017E08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0013186B" w:rsidRPr="00017E08">
         <w:t xml:space="preserve"> Interpellation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E1DCB" w:rsidRPr="00017E08" w:rsidRDefault="00BC4ECC" w:rsidP="0013186B">
+    <w:p w14:paraId="23F504FC" w14:textId="77777777" w:rsidR="009E1DCB" w:rsidRPr="00017E08" w:rsidRDefault="00527958" w:rsidP="0013186B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1041204226"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E1DCB" w:rsidRPr="00017E08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009E1DCB" w:rsidRPr="00017E08">
         <w:t xml:space="preserve"> Postulat</w:t>
       </w:r>
@@ -129,850 +129,850 @@
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="302587404"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0013186B" w:rsidRPr="00017E08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0013186B" w:rsidRPr="00017E08">
         <w:t xml:space="preserve"> Einfache Anfrage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="09CD0C85" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00206BAC">
+    <w:p w14:paraId="1A65FD0C" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="001400E7">
+    <w:p w14:paraId="55A967B6" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="001400E7">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstunterzeichner/in </w:t>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(auch Fraktionsvorstösse möglich)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab2"/>
         <w:tblW w:w="9515" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="3574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidTr="003A53D4">
+      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w14:paraId="7782E2E6" w14:textId="77777777" w:rsidTr="003A53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="003A53D4">
+          <w:p w14:paraId="5EFC8D5A" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name / Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
+          <w:p w14:paraId="19C7A68A" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="000853CF" w:rsidP="003A53D4">
+          <w:p w14:paraId="1B4CC4BE" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="000853CF" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00B34204" w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>artei</w:t>
             </w:r>
             <w:r w:rsidR="003A53D4">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Fraktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
+          <w:p w14:paraId="6B2460DF" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
+          <w:p w14:paraId="6DA53F86" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidTr="003A53D4">
+      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w14:paraId="55101C8C" w14:textId="77777777" w:rsidTr="003A53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
+          <w:p w14:paraId="73478F0F" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="1B4815E2" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
+          <w:p w14:paraId="377C3414" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="32E6A6DA" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
+          <w:p w14:paraId="559BCCE4" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidTr="003A53D4">
+      <w:tr w:rsidR="00B34204" w:rsidRPr="00017E08" w14:paraId="6052E073" w14:textId="77777777" w:rsidTr="003A53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="6623F8E7" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="0D10B227" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="548F3BC9" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="15F58203" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
+          <w:p w14:paraId="06896776" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00B34204">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="667979A9" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Die Erstunterzeichnerin/der Erstunterzeichner gilt als Sprecherin/Sprecher.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="5D3D3916" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="10C3E207" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="45C2E2A3" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Titel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidTr="00587579">
+      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w14:paraId="56B66D04" w14:textId="77777777" w:rsidTr="00587579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
-[...10 lines deleted...]
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="607D549D" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4323FD3A" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="2F810F37" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="053185E1" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antrag</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidTr="00587579">
+      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w14:paraId="2A34AC90" w14:textId="77777777" w:rsidTr="00587579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00587579">
-[...43 lines deleted...]
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="57E9B47F" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BBE48F9" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E025453" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A699BCB" w14:textId="77777777" w:rsidR="00B34204" w:rsidRPr="00017E08" w:rsidRDefault="00B34204" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108A7199" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="41CCC9B5" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="686303D6" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Begründung </w:t>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(bitte, wenn möglich, auf eine Seite beschränken)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidTr="00587579">
+      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w14:paraId="47BFB8FB" w14:textId="77777777" w:rsidTr="00587579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
-[...120 lines deleted...]
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="399715D7" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="742D9E90" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1528E2C4" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C9034C5" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="234552EB" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358AC3AF" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2781E0E6" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C9DA69B" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="070D53FD" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255BD5EC" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F2A7D60" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C18A005" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="212854DF" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="234CA0C4" w14:textId="47415228" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7938" w:hanging="7938"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dringlichkeit</w:t>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1018,4684 +1018,4680 @@
       <w:r w:rsidR="00B34204" w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.00 Uhr)</w:t>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00017E08">
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1856069675"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00107D6A" w:rsidRPr="00017E08">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nein </w:t>
       </w:r>
-      <w:r w:rsidRPr="00017E08">
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="457993790"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00107D6A" w:rsidRPr="00017E08">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidTr="00587579">
+      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w14:paraId="7F682BE0" w14:textId="77777777" w:rsidTr="00587579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="4DC04A0E" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Es wird Dringlichkeit verlangt.</w:t>
+              <w:t>Begründung</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Begründung:</w:t>
+            <w:r w:rsidR="00CE7CC7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (falls Dringlichkeit beantragt wird):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
-[...21 lines deleted...]
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="64E5E688" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C9DB60" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F1E842" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="5A6832F9" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="6A786B5F" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort / Datum:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidTr="00587579">
+      <w:tr w:rsidR="00206BAC" w:rsidRPr="00017E08" w14:paraId="6ED6BF89" w14:textId="77777777" w:rsidTr="00587579">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
-[...10 lines deleted...]
-          <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+          <w:p w14:paraId="28BC1173" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51F63EDF" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F02B0E" w:rsidRPr="00017E08" w:rsidRDefault="00F02B0E" w:rsidP="00587579">
+    <w:p w14:paraId="3F7ED265" w14:textId="77777777" w:rsidR="00F02B0E" w:rsidRPr="00017E08" w:rsidRDefault="00F02B0E" w:rsidP="00587579">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B">
+    <w:p w14:paraId="7F5A4E9F" w14:textId="77777777" w:rsidR="0092295B" w:rsidRPr="00017E08" w:rsidRDefault="0092295B">
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="4687131C" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017E08">
         <w:rPr>
           <w:rStyle w:val="KeinLeerraumZchn"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mitunterzeichnerinnen/Mitunterzeichner</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KantonTab2"/>
         <w:tblW w:w="9692" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="275"/>
         <w:gridCol w:w="4023"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3455"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidTr="003A53D4">
+      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w14:paraId="63CAE216" w14:textId="77777777" w:rsidTr="003A53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="46F501FF" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="405A71E6" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="68D04B5C" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name / Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="19E7FB37" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="000853CF" w:rsidP="003A53D4">
+          <w:p w14:paraId="739D2AF1" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="000853CF" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partei</w:t>
             </w:r>
             <w:r w:rsidR="00FF2261">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Fraktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="6F856811" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
+          <w:p w14:paraId="6BF65294" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="003A53D4">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w14:paraId="2F4E770E" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="79505C9A" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="1AFD6E64" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="0780C248" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="71A9F05C" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="1F770012" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="334A75C0" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="4A941DF7" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w14:paraId="5C7E23B2" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="703A2442" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="018DDF75" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="3AC23923" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="4816BEF2" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="2BA816F1" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="6A84EAE6" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="0834611C" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w14:paraId="3811DCCA" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="6E2C4A2A" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="342619AE" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="34B3FBC2" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="77CE0941" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="36460344" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="36F81CE6" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
+          <w:p w14:paraId="67796B2F" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="39586F78" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="20500EBF" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3A52754D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="086AE27E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="077FB53F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4958F193" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="74387D60" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="362EB813" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="4DC19782" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="10B91BC6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="286B31DB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="33645781" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="2B7DCB81" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="13F4CCF6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3167BC94" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="73BA50FB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="04A8FEA6" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="16DE267A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="6376DE66" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="623EE537" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="21EC59FB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0344B459" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7DC77CB7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="69087623" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="1CE775C5" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="623DE94A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7C2BA48E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="3154D246" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1E13967B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="7080B85C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="152D8CCC" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0F7F2CD4" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="56AB200B" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="769DB53E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1B3F11F3" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5DA045A8" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="689D2894" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="702A9AD7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="2D832B95" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1C2BC82D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="41822BC0" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="7DF91A96" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="587DEF77" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="7258958C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4B6E1C96" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="5A4B82BA" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1DE30A6A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="2A134D1D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="23B188CA" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="39D532E7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="430E8CB4" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="2038A57E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="38318CEB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5FF7EB69" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="450F0565" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="6C4EBCE5" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="78D84FA7" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="6CD980ED" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="6F33F23D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="36E10EF6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7307D67F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0EBCABE5" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="771B1713" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="65513E85" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="51591FD8" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1D74A39E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1EB5B83F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3C6A062E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4A7BDC84" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0CC78A93" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5E1BDBFA" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="6DD2F6F6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="323AFBE0" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="632791A2" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="000AF0D6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="3EC5F452" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4B3AB892" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="26C784CB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4F3E2BB9" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="1F203917" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="730D631D" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1BDD9605" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1ED108E6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="544F132E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="789FAB51" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="207C39F0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="58C77B3C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="77CF9ED6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="791C44E6" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="63A0349D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="140F463A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="2905D4B8" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5FBE72C7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="284637A0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="28D0CE37" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="6D83ECB1" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="03D3E65F" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4C8C1C79" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="362D1D9B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7BD5A05E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4D7626EA" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="48BFC715" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="004555F0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7EFE7B7A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="7E117899" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="73396D5A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7D25014A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0FAF6DCB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5813CC9A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0A9D1135" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="46A9C8E3" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="7A8C93DD" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="3B467ACC" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7F4C7466" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="331A5FC5" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="15D8E601" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3CFC7B3F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3D10F348" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4E51F15D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="38A55F51" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="4D01EF23" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="19E1ABD2" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="01894440" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0A0BFE21" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0920F848" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="50E19B4A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7A0F3FC2" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="360DDDC7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="40311F2F" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5E3FF55E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="56B50751" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="79E6850A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1B8ACFF0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3757F50B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="44606C14" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="421F273D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="1103F5E9" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="3786279D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="30AA8E33" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="1A1DFE0A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0BA7925D" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="36A6AD43" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3351B503" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="609A0D7A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="042FA70A" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5FFDB765" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="23719009" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="56AF63CA" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="219410E7" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="48594390" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="2381B665" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="423EF451" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="60A5AE9F" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="3327D56B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1A3338D9" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="3A18A18B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5DFA1AA0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="5EDC50C1" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4512D3C8" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="7E53670F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="1D236A1C" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4F28F37C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7111C133" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="512DA39C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5EEA68AB" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="61BE4F85" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5CFD94A1" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="073BD33C" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="2CDA3F3D" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="72AA6852" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0E70FBD1" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="1F79354E" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="07FEA38B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="4ED4B36F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="50F47C0B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="4E47A037" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="044FED7C" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4BB8D828" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0D495DF0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="52A566C6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="2E64A8AD" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="66A7BA27" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="4B9D6B0B" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="71206F04" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="548193B4" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="0956596F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="50B1B151" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="4BEC60E5" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="464DFD52" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="38FBFB3F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="35E26C2A" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="4A5C5DA6" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="7534D803" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0A0C3789" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="11BB3FC4" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="5789F022" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="61CE2F73" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="3DFF4C95" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0629C8FF" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="0C10A273" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="00EC1576" w:rsidRPr="00017E08" w14:paraId="3F36C4A1" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="074FDAD0" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="1D8A0A72" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="53BF89AF" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="7611E958" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="2831CEF4" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
+          <w:p w14:paraId="19DD3565" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
+          <w:p w14:paraId="5656137F" w14:textId="77777777" w:rsidR="00EC1576" w:rsidRPr="00017E08" w:rsidRDefault="00EC1576" w:rsidP="00597FF7">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidTr="00FF2261">
+      <w:tr w:rsidR="001400E7" w:rsidRPr="00017E08" w14:paraId="0C3C5995" w14:textId="77777777" w:rsidTr="00FF2261">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="332237FF" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="42CAED81" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="7E064CB8" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="52BA2D66" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="4B6C73F3" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="1AA91F93" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
+          <w:p w14:paraId="652D0C43" w14:textId="77777777" w:rsidR="001400E7" w:rsidRPr="00017E08" w:rsidRDefault="001400E7" w:rsidP="00587579">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="KeinLeerraumZchn"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="02456A8C" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="3C151FED" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="1176A13E" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="0F147F59" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="2066392C" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="0CAC1D89" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="41F5CE5C" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="0DFA851A" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="5ED0FC94" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="12769435" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="6A2071F2" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="79C02FB2" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="5CF2B740" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="666CE831" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
+    <w:p w14:paraId="7B1486C0" w14:textId="77777777" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="HelleListe-Akzent1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidTr="00853F0D">
+      <w:tr w:rsidR="003650C6" w:rsidRPr="00017E08" w14:paraId="6E348594" w14:textId="77777777" w:rsidTr="00853F0D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00BC4ECC">
+          <w:p w14:paraId="5D82639E" w14:textId="0F9AC568" w:rsidR="003650C6" w:rsidRPr="00017E08" w:rsidRDefault="003650C6" w:rsidP="00BC4ECC">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bitte unterzeichnetes Original vor oder während der GGR-Sitzung der oder dem Vorsitzenden abgeben. Wir bitten Sie</w:t>
             </w:r>
             <w:r w:rsidR="005656A8" w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
@@ -5713,307 +5709,322 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> den Text zusätzlich via E</w:t>
             </w:r>
             <w:r w:rsidR="00A83006" w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-M</w:t>
             </w:r>
             <w:r w:rsidRPr="00017E08">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ail an folgende Adresse zu senden: </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4ECC">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00107D6A" w:rsidRPr="00107D6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>patrici</w:t>
+              </w:r>
+              <w:r w:rsidR="00107D6A" w:rsidRPr="00107D6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidR="00107D6A" w:rsidRPr="00107D6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.ellenberger@zollikofen.ch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
+    <w:p w14:paraId="6FF56F28" w14:textId="77777777" w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidRDefault="00206BAC" w:rsidP="00206BAC">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00206BAC" w:rsidRPr="00017E08" w:rsidSect="00090356">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="1418" w:header="720" w:footer="327" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00206BAC" w:rsidRDefault="00206BAC">
+    <w:p w14:paraId="6BAF5081" w14:textId="77777777" w:rsidR="00527958" w:rsidRDefault="00527958">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00206BAC" w:rsidRDefault="00206BAC">
+    <w:p w14:paraId="6C72B6E2" w14:textId="77777777" w:rsidR="00527958" w:rsidRDefault="00527958">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 57Cn">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00206BAC" w:rsidRDefault="00206BAC">
+    <w:p w14:paraId="7BA37294" w14:textId="77777777" w:rsidR="00527958" w:rsidRDefault="00527958">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00206BAC" w:rsidRDefault="00206BAC">
+    <w:p w14:paraId="7B6DDF1D" w14:textId="77777777" w:rsidR="00527958" w:rsidRDefault="00527958">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00E144C6" w:rsidRPr="00780D4B" w:rsidRDefault="00E144C6" w:rsidP="00780D4B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4424500F" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRPr="00780D4B" w:rsidRDefault="00E144C6" w:rsidP="00780D4B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883168">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Gemeinde Zollikofen</w:t>
     </w:r>
     <w:r w:rsidRPr="00883168">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="70" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="8505"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E144C6">
+    <w:tr w:rsidR="00E144C6" w14:paraId="62192558" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1270"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
+        <w:p w14:paraId="2AD484F7" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6" w:rsidP="00883168">
           <w:pPr>
             <w:spacing w:before="570"/>
             <w:ind w:left="-70"/>
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Gemeinde</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8505" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E144C6" w:rsidRDefault="00081208" w:rsidP="00146EDE">
+        <w:p w14:paraId="35FDBBC4" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00081208" w:rsidP="00146EDE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="8435"/>
             </w:tabs>
             <w:spacing w:after="60"/>
             <w:ind w:left="-68"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:b/>
               <w:noProof/>
               <w:spacing w:val="24"/>
               <w:sz w:val="48"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="763F0343" wp14:editId="6A6D1C72">
                 <wp:extent cx="1114425" cy="771525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -6036,60 +6047,60 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00E144C6">
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
               <w:b/>
               <w:spacing w:val="24"/>
               <w:sz w:val="48"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00206BAC">
             <w:rPr>
               <w:rFonts w:ascii="Frutiger 57Cn" w:hAnsi="Frutiger 57Cn"/>
             </w:rPr>
             <w:t>Grosser Gemeinderat</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
+  <w:p w14:paraId="79BA8452" w14:textId="77777777" w:rsidR="00E144C6" w:rsidRDefault="00E144C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D97336"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08070025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6141,169 +6152,176 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1174952444">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00206BAC"/>
     <w:rsid w:val="00017E08"/>
     <w:rsid w:val="00081208"/>
     <w:rsid w:val="000853CF"/>
     <w:rsid w:val="00090356"/>
+    <w:rsid w:val="00107D6A"/>
     <w:rsid w:val="0013186B"/>
     <w:rsid w:val="001400E7"/>
     <w:rsid w:val="00146EDE"/>
     <w:rsid w:val="00194819"/>
     <w:rsid w:val="00206BAC"/>
     <w:rsid w:val="00222725"/>
     <w:rsid w:val="00256F4F"/>
     <w:rsid w:val="002748ED"/>
     <w:rsid w:val="002E0EFF"/>
     <w:rsid w:val="003650C6"/>
     <w:rsid w:val="00390143"/>
     <w:rsid w:val="003A53D4"/>
+    <w:rsid w:val="004A3B39"/>
+    <w:rsid w:val="00527958"/>
     <w:rsid w:val="005656A8"/>
     <w:rsid w:val="00597FF7"/>
     <w:rsid w:val="005C4ACD"/>
     <w:rsid w:val="00780D4B"/>
+    <w:rsid w:val="00871A76"/>
     <w:rsid w:val="00883168"/>
     <w:rsid w:val="0092295B"/>
     <w:rsid w:val="0097412A"/>
     <w:rsid w:val="009D5589"/>
     <w:rsid w:val="009E1DCB"/>
     <w:rsid w:val="00A83006"/>
     <w:rsid w:val="00AC482F"/>
     <w:rsid w:val="00B34204"/>
+    <w:rsid w:val="00B8540F"/>
     <w:rsid w:val="00B85DFB"/>
     <w:rsid w:val="00BC4ECC"/>
     <w:rsid w:val="00C31851"/>
     <w:rsid w:val="00CC2FA0"/>
     <w:rsid w:val="00CE2A62"/>
+    <w:rsid w:val="00CE7CC7"/>
     <w:rsid w:val="00DD2CC4"/>
     <w:rsid w:val="00E144C6"/>
     <w:rsid w:val="00EC1576"/>
     <w:rsid w:val="00F02B0E"/>
     <w:rsid w:val="00F40C11"/>
     <w:rsid w:val="00FF2261"/>
     <w:rsid w:val="00FF7547"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A4B4150"/>
   <w15:docId w15:val="{9421B3F3-6176-45D3-9910-61F690C5125D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6624,50 +6642,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00206BAC"/>
     <w:pPr>
       <w:spacing w:after="220" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00206BAC"/>
     <w:pPr>
       <w:keepNext/>
@@ -7264,69 +7287,98 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormatvorlageLinks1cm">
     <w:name w:val="Formatvorlage Links:  1 cm"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00206BAC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5800"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:after="40" w:line="300" w:lineRule="exact"/>
       <w:ind w:left="567"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00107D6A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00107D6A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00107D6A"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ellenberger@zollikofen.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\00_Daten\99_Vorlagen\020_Memo_Vorlage.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7579,81 +7631,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AC81B7-C90C-4AFE-BA32-1807F6D2BCAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BBFC5A3-B6F8-4E90-B191-16C3414B7E45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>020_Memo_Vorlage.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>109</Words>
-  <Characters>1013</Characters>
+  <Words>163</Words>
+  <Characters>1031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gemeinde Zollikofen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeinde Zollikofen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1120</CharactersWithSpaces>
+  <CharactersWithSpaces>1192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gemeinde Zollikofen</dc:title>
   <dc:subject>Dokumentvorlage</dc:subject>
   <dc:creator>Stefan Sutter</dc:creator>
   <dc:description>nicht löschen</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>